--- v0 (2026-04-20)
+++ v1 (2026-10-03)
@@ -1,544 +1,490 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75A820AE" w14:textId="77777777" w:rsidR="00877ECB" w:rsidRPr="00813316" w:rsidRDefault="00F323B2" w:rsidP="002A242B">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813316">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title for </w:t>
-[...23 lines deleted...]
-        <w:t>Al-Iraqia Journal for Scientific Engineering Research</w:t>
+        <w:t>Full Title of the Manuscript – Concise, Specific, and Reflective of the Research Content</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFAA015" w14:textId="1088A064" w:rsidR="00F323B2" w:rsidRPr="00813316" w:rsidRDefault="00F323B2" w:rsidP="00515913">
       <w:pPr>
-        <w:pStyle w:val="5"/>
+        <w:pStyle w:val="Heading5"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813316">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>First Author</w:t>
       </w:r>
-      <w:r w:rsidR="00515913">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26475A5D" wp14:editId="1A627A34">
             <wp:extent cx="175260" cy="168436"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="289" name="صورة 289">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="175260" cy="168436"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00515913">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00813316">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Second Author</w:t>
       </w:r>
-      <w:r w:rsidR="00515913">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F92E193" wp14:editId="70E4B1DF">
             <wp:extent cx="175260" cy="168436"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="2" name="صورة 2">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="175260" cy="168436"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00515913">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00813316">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Third Author</w:t>
       </w:r>
-      <w:r w:rsidR="00515913">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="647DD0DA" wp14:editId="49C221B2">
             <wp:extent cx="175260" cy="168436"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="3" name="صورة 3">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="175260" cy="168436"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00515913">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00515913" w:rsidRPr="00515913">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, ……</w:t>
+        <w:t>, …… (*Corresponding Author)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DC1C9F" w14:textId="77777777" w:rsidR="00171E47" w:rsidRPr="00A55468" w:rsidRDefault="00171E47" w:rsidP="00F323B2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7142D52D" w14:textId="33F19D77" w:rsidR="0003247D" w:rsidRDefault="00515913" w:rsidP="0003247D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F6E27" w:rsidRPr="00FD434A">
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Department, Institute Name, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF92240" w14:textId="77777777" w:rsidR="00002CC7" w:rsidRDefault="00002CC7" w:rsidP="00002CC7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Email: xxxx@xxxx.xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA3B151" w14:textId="77777777" w:rsidR="00002CC7" w:rsidRDefault="00002CC7" w:rsidP="00002CC7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-000xxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D62F85" w14:textId="77777777" w:rsidR="00002CC7" w:rsidRPr="00FD434A" w:rsidRDefault="00002CC7" w:rsidP="0003247D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E9B28B" w14:textId="38F6B573" w:rsidR="004F6E27" w:rsidRDefault="00515913" w:rsidP="0003247D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0003247D" w:rsidRPr="00FD434A">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>De</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F6E27" w:rsidRPr="00FD434A">
+        <w:t>Department, Institute Name, City, Country (if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2473654D" w14:textId="77777777" w:rsidR="00002CC7" w:rsidRDefault="00002CC7" w:rsidP="00002CC7">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>partment, Institute Name</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Email: xxxx@xxxx.xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A01F68A" w14:textId="77777777" w:rsidR="00002CC7" w:rsidRDefault="00002CC7" w:rsidP="00821D40">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Email: xxxx@xxxx.xxx</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...84 lines deleted...]
-        <w:t>xxxxxxxxx</w:t>
+        <w:t>https://orcid.org/0000-xxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385BF57C" w14:textId="77777777" w:rsidR="00002CC7" w:rsidRDefault="00002CC7" w:rsidP="0003247D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE55882" w14:textId="77777777" w:rsidR="006878A1" w:rsidRDefault="006878A1" w:rsidP="006878A1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B81517D" w14:textId="2312493C" w:rsidR="00CE3787" w:rsidRDefault="00515913" w:rsidP="006878A1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07E8D">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F90371A" wp14:editId="49DBD639">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-129540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>159385</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1440180" cy="1691640"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:wrapNone/>
                 <wp:docPr id="288" name="مربع نص 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -552,237 +498,255 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="1440180" cy="1691640"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0201970B" w14:textId="77777777" w:rsidR="00515913" w:rsidRPr="00F07E8D" w:rsidRDefault="00515913" w:rsidP="00515913">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F07E8D">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Article History</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="120C39B8" w14:textId="77777777" w:rsidR="00515913" w:rsidRPr="00F07E8D" w:rsidRDefault="00515913" w:rsidP="00515913">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="7A0F0E93" w14:textId="11B62E17" w:rsidR="00515913" w:rsidRPr="00E6292D" w:rsidRDefault="00515913" w:rsidP="00515913">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E6292D">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Received: </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2EAF203B" w14:textId="1512D29E" w:rsidR="00515913" w:rsidRPr="00E6292D" w:rsidRDefault="00515913" w:rsidP="00515913">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E6292D">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Revised: </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0F743075" w14:textId="0E26BBF6" w:rsidR="00515913" w:rsidRPr="00E6292D" w:rsidRDefault="00515913" w:rsidP="00515913">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E6292D">
-[...5 lines deleted...]
-                            </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Accepted: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0F743076" w14:textId="0E26BBF7" w:rsidR="00515913" w:rsidRPr="00E6292D" w:rsidRDefault="00515913" w:rsidP="00515913">
+                            <w:pPr>
+                              <w:spacing w:line="360" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Published: </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7773B4BE" w14:textId="77777777" w:rsidR="00515913" w:rsidRPr="00F07E8D" w:rsidRDefault="00515913" w:rsidP="00515913">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="0F90371A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="مربع نص 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10.2pt;margin-top:12.55pt;width:113.4pt;height:133.2pt;flip:x;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQzjMXIwIAAAQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNE3UljZqulp2WUBa&#10;fqSFB3Adp7GwPcZ2myx3eBauHDjwJt23YeyUtoIbIgfLzoy/me+bz8uLXiuyE85LMBXNR2NKhOFQ&#10;S7Op6If3N0/mlPjATM0UGFHRe+Hpxerxo2VnS1FAC6oWjiCI8WVnK9qGYMss87wVmvkRWGEw2IDT&#10;LODRbbLasQ7RtcqK8XiWdeBq64AL7/Hv9RCkq4TfNIKHt03jRSCqothbSKtL6zqu2WrJyo1jtpX8&#10;0Ab7hy40kwaLHqGuWWBk6+RfUFpyBx6aMOKgM2gayUXigGzy8R9s7lpmReKC4nh7lMn/P1j+ZvfO&#10;EVlXtJjjqAzTOKSHL/vv+2/7n+Th6/4HKaJInfUl5t5ZzA79M+hx2Imwt7fAP3pi4KplZiMunYOu&#10;FazGJvN4Mzu7OuD4CLLuXkONtdg2QALqG6dJo6R9+Rsa1SFYB8d2fxyV6APhsfhkMs7nGOIYy2eL&#10;fDZJw8xYGYHiKKzz4YUATeKmog69kAqx3a0PsbFTSkw3cCOVSn5QhnQVXUyLabpwFtEyoF2V1BWd&#10;j+M3GCjyfW7qdDkwqYY9FlDmIEDkPLAP/brHxKjKGup7lMLBYEt8RrhpwX2mpENLVtR/2jInKFGv&#10;DMq5iKTRw+kwmT4t8ODOI+vzCDMcoSoaKBm2VyH5fuB6ibI3Mslw6uTQK1otqXN4FtHL5+eUdXq8&#10;q18AAAD//wMAUEsDBBQABgAIAAAAIQA7G/Ta4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsWjtRU2iIUyEkJBYBtaFSWbqxG0eNx1HstuHvGVawm8fRnTPFenI9u5gxdB4l&#10;JHMBzGDjdYethN3n6+wRWIgKteo9GgnfJsC6vL0pVK79FbfmUseWUQiGXEmwMQ4556Gxxqkw94NB&#10;2h396FSkdmy5HtWVwl3PUyGW3KkO6YJVg3mxpjnVZydBV/t99nAaqq39Whzf+g9d1Zt3Ke/vpucn&#10;YNFM8Q+GX31Sh5KcDv6MOrBewiwVC0IlpFkCjIBULGlwoGKVZMDLgv9/ofwBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAEM4zFyMCAAAEBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAOxv02uEAAAAKAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="مربع نص 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10.2pt;margin-top:12.55pt;width:113.4pt;height:133.2pt;flip:x;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDaJhE/AEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ajJE2sOKvtbret&#10;tL1Iu/0AgiFGBYYCiZ1+fQecJlH3raofEOOBM3POHNY3g9HkIHxQYBtaTUpKhOXQKrtr6PfnhzdL&#10;SkJktmUarGjoUQR6s3n9at27WkyhA90KTxDEhrp3De1idHVRBN4Jw8IEnLCYlOANixj6XdF61iO6&#10;0cW0LBdFD751HrgIAf/ej0m6yfhSCh6/ShlEJLqh2FvMq8/rNq3FZs3qnWeuU/zUBvuHLgxTFoue&#10;oe5ZZGTv1Qsoo7iHADJOOJgCpFRcZA7Ipir/YvPUMScyFxQnuLNM4f/B8i+HJ/fNkzi8gwEHmEkE&#10;9wj8RyAW7jpmd+LWe+g7wVosXCXJit6F+nQ1SR3qkEC2/WdocchsHyEDDdIbIrVyH/9AI2OCdXAU&#10;x7P8YoiEp+KzWVktMcUxVy1W1WKWB1SwOgEleZ0P8YMAQ9KmoR7nmwuxw2OIqbHLkXTcwoPSOs9Y&#10;W9I3dDWfzvOFq4xRES2olWnoskzfaIrE971t8+XIlB73WEDbkwCJ88g+DtsBDyYhttAeUQoPo9Xw&#10;aeCmA/+Lkh5t1tDwc8+8oER/sijnKpFGX+ZgNn87xcBfZ7bXGWY5QjU0UjJu72L28sj1FmWXKstw&#10;6eTUK9onq3OyevLndZxPXR7k5jcAAAD//wMAUEsDBBQABgAIAAAAIQA7G/Ta4QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWjtRU2iIUyEkJBYBtaFSWbqxG0eNx1HstuHv&#10;GVawm8fRnTPFenI9u5gxdB4lJHMBzGDjdYethN3n6+wRWIgKteo9GgnfJsC6vL0pVK79FbfmUseW&#10;UQiGXEmwMQ4556Gxxqkw94NB2h396FSkdmy5HtWVwl3PUyGW3KkO6YJVg3mxpjnVZydBV/t99nAa&#10;qq39Whzf+g9d1Zt3Ke/vpucnYNFM8Q+GX31Sh5KcDv6MOrBewiwVC0IlpFkCjIBULGlwoGKVZMDL&#10;gv9/ofwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg2iYRPwBAADYAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOxv02uEAAAAKAQAADwAAAAAA&#10;AAAAAAAAAABWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0201970B" w14:textId="77777777" w:rsidR="00515913" w:rsidRPr="00F07E8D" w:rsidRDefault="00515913" w:rsidP="00515913">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F07E8D">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Article History</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="120C39B8" w14:textId="77777777" w:rsidR="00515913" w:rsidRPr="00F07E8D" w:rsidRDefault="00515913" w:rsidP="00515913">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="7A0F0E93" w14:textId="11B62E17" w:rsidR="00515913" w:rsidRPr="00E6292D" w:rsidRDefault="00515913" w:rsidP="00515913">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E6292D">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Received: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2EAF203B" w14:textId="1512D29E" w:rsidR="00515913" w:rsidRPr="00E6292D" w:rsidRDefault="00515913" w:rsidP="00515913">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E6292D">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Revised: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0F743075" w14:textId="0E26BBF6" w:rsidR="00515913" w:rsidRPr="00E6292D" w:rsidRDefault="00515913" w:rsidP="00515913">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E6292D">
-[...5 lines deleted...]
-                      </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">Accepted: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0F743076" w14:textId="0E26BBF7" w:rsidR="00515913" w:rsidRPr="00E6292D" w:rsidRDefault="00515913" w:rsidP="00515913">
+                      <w:pPr>
+                        <w:spacing w:line="360" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Published: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7773B4BE" w14:textId="77777777" w:rsidR="00515913" w:rsidRPr="00F07E8D" w:rsidRDefault="00515913" w:rsidP="00515913">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
@@ -824,1501 +788,1287 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line id="رابط مستقيم 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="106.8pt,12.55pt" to="106.8pt,133.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJVOUozAEAALoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uO1DAQ3SNxB8t7OkkzjFDU6VnMCDYI&#10;WnwO4HHKHQv/ZJtOeos0Gy4CYodYcJX0bSg73Rk0gxBCbByXXe9VvefK6mLQiuzAB2lNQ6tFSQkY&#10;bltptg199/bZo6eUhMhMy5Q10NA9BHqxfvhg1bsalrazqgVPkMSEuncN7WJ0dVEE3oFmYWEdGLwU&#10;1msWMfTbovWsR3atimVZnhe99a3zlkMIeHo1XdJ15hcCeHwlRIBIVEOxt5hXn9frtBbrFau3nrlO&#10;8mMb7B+60EwaLDpTXbHIyAcv71Fpyb0NVsQFt7qwQkgOWQOqqco7at50zEHWguYEN9sU/h8tf7nb&#10;eCLbhp5RYpjGJxq/jZ/HL+MPcrgZv49fDx8Pnw435CxZ1btQI+LSbPwxCm7jk+5BeJ2+qIgM2d79&#10;bC8MkfDpkONp9eRxdb7M1he3QOdDfA5Wk7RpqJImKWc1270IEYth6ikFg9TIVDrv4l5BSlbmNQhU&#10;g8WqjM5zBJfKkx3DCWjfV0kGcuXMBBFSqRlU/hl0zE0wyLP1t8A5O1e0Js5ALY31v6sah1OrYso/&#10;qZ60JtnXtt3nh8h24IBkZcdhThP4a5zht7/c+icAAAD//wMAUEsDBBQABgAIAAAAIQDRZIsm3gAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZj0ZhfaSBtkaYzWkx4oevC4ZUcg&#10;ZWcJuwX01zvGg729mffy5ptsN9tOjDj41pGCeBmBQKqcaalW8P72fLsF4YMmoztHqOALPezy66tM&#10;p8ZNdMCxDLXgEvKpVtCE0KdS+qpBq/3S9UjsfbrB6sDjUEsz6InLbSdXUZRIq1viC43u8bHB6lSe&#10;rYLN/qUs+unp9buQG1kUowvb04dSi5v54R5EwDn8h+EXn9EhZ6ajO5PxolOwitcJR1ncxSA48Lc4&#10;skiSNcg8k5cv5D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyVTlKMwBAAC6AwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0WSLJt4AAAAKAQAA&#10;DwAAAAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" strokecolor="black [3040]"/>
+              <v:line w14:anchorId="05822FA9" id="رابط مستقيم 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="106.8pt,12.55pt" to="106.8pt,133.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSnuYWmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC8x5JcNAgEyzkkSC5B&#10;G7TJBzDU0iLCF5aMJf99l7QtF21RBEEuFB87szuzq9X1ZA3bAkbtXcebRc0ZOOl77TYdf366u7ji&#10;LCbhemG8g47vIPLr9fnZagwtLP3gTQ/IiMTFdgwdH1IKbVVFOYAVceEDOHpUHq1IdMRN1aMYid2a&#10;alnXl9XosQ/oJcRIt7f7R74u/EqBTN+VipCY6TjVlsqKZX3Ja7VeiXaDIgxaHsoQH6jCCu0o6Ux1&#10;K5Jgb6j/orJaoo9epYX0tvJKaQlFA6lp6j/U/BxEgKKFzIlhtil+Hq38tr1xj0g2jCG2MTxiVjEp&#10;tPlL9bGpmLWbzYIpMbm/lHTbfP3SXC6LkdUJGDCme/CW5U3HjXZZh2jF9iEmSkahxxA6nFKXXdoZ&#10;yMHG/QDFdE/JmoIuUwE3BtlWUD/71yb3j7hKZIYobcwMqv8POsRmGJRJeS9wji4ZvUsz0Grn8V9Z&#10;03QsVe3jj6r3WrPsF9/vSiOKHdTuouwwmnmefj8X+OkHWv8CAAD//wMAUEsDBBQABgAIAAAAIQDR&#10;ZIsm3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZj0ZhfaSBtkaYzWkx4o&#10;evC4ZUcgZWcJuwX01zvGg729mffy5ptsN9tOjDj41pGCeBmBQKqcaalW8P72fLsF4YMmoztHqOAL&#10;Pezy66tMp8ZNdMCxDLXgEvKpVtCE0KdS+qpBq/3S9UjsfbrB6sDjUEsz6InLbSdXUZRIq1viC43u&#10;8bHB6lSerYLN/qUs+unp9buQG1kUowvb04dSi5v54R5EwDn8h+EXn9EhZ6ajO5PxolOwitcJR1nc&#10;xSA48Lc4skiSNcg8k5cv5D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUp7mFpkBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0WSLJt4A&#10;AAAKAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1FEF37" w14:textId="77777777" w:rsidR="006878A1" w:rsidRPr="00CE3787" w:rsidRDefault="00CE3787" w:rsidP="00515913">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3787">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132903C6" w14:textId="77777777" w:rsidR="0003247D" w:rsidRPr="00171E47" w:rsidRDefault="0003247D" w:rsidP="00515913">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="0003247D" w:rsidRPr="00171E47" w:rsidSect="00555070">
-          <w:headerReference w:type="default" r:id="rId11"/>
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1008" w:right="720" w:bottom="1008" w:left="720" w:header="576" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="278280E6" w14:textId="77777777" w:rsidR="008805D9" w:rsidRDefault="008805D9" w:rsidP="00515913">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="008805D9" w:rsidSect="00EC2D9E">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1152" w:right="720" w:bottom="1008" w:left="720" w:header="547" w:footer="446" w:gutter="0"/>
           <w:cols w:num="2" w:space="288"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5497B359" w14:textId="77777777" w:rsidR="00F323B2" w:rsidRPr="00AD775A" w:rsidRDefault="00AD775A" w:rsidP="00515913">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F323B2" w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t>Mention the abstract for the article. An abstract is a brief summary of a research article, thesis, review, conference proceeding or any in-depth analysis of a particular subject or discipline, and is often used to help the reader quickly ascertain the paper's purpose. When used, an abstract always appears at the beginning of a manuscript, acting as the point-of-entry for any given scientific paper or patent application.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The abstract must be a single, self-contained paragraph of 150–250 words in English, structured to briefly cover the Background, Objective, Methods, Key Results, and Conclusion of the study. Do not include citations, undefined abbreviations, or reference numbers in the abstract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC83539" w14:textId="77777777" w:rsidR="007813E5" w:rsidRPr="00AD775A" w:rsidRDefault="007813E5" w:rsidP="00515913">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DAEA805" w14:textId="77777777" w:rsidR="00427691" w:rsidRDefault="006878A1" w:rsidP="00515913">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:r w:rsidR="00427691">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> (Mention 4-5 keywords)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>— Provide 4–6 keywords or short phrases in English, listed in alphabetical order and separated by semicolons. Keywords should not simply repeat words already used in the title and must reflect indexable, subject-specific terminology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40709944" w14:textId="77777777" w:rsidR="001962D2" w:rsidRDefault="001962D2" w:rsidP="00427691">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AB48A30" w14:textId="77777777" w:rsidR="00E63190" w:rsidRPr="00427691" w:rsidRDefault="00E63190" w:rsidP="00427691">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B262E07" w14:textId="77777777" w:rsidR="00427691" w:rsidRPr="00CE3787" w:rsidRDefault="00427691" w:rsidP="00427691">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="80"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3787">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C08D2C" w14:textId="77777777" w:rsidR="0098240F" w:rsidRPr="00AD775A" w:rsidRDefault="00CE3787" w:rsidP="0098240F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">age to get admissions in reputed varsity. Now, here we enlist the proven steps to publish the research paper in a journal. </w:t>
+        <w:t xml:space="preserve">The Introduction should establish the research context, clearly state the problem being addressed, and identify the specific gap in existing knowledge that this study fills. It must conclude with an explicit statement of the paper’s objective and its scientific contribution. A complete manuscript generally addresses the following elements: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF4A786" w14:textId="77777777" w:rsidR="0098240F" w:rsidRPr="00AD775A" w:rsidRDefault="0098240F" w:rsidP="0098240F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17CBB804" w14:textId="77777777" w:rsidR="0098240F" w:rsidRPr="00AD775A" w:rsidRDefault="0098240F" w:rsidP="0098240F">
+    <w:p w14:paraId="17CBB804" w14:textId="681AF454" w:rsidR="0098240F" w:rsidRPr="00AD775A" w:rsidRDefault="0098240F" w:rsidP="0098240F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00AD775A">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The overall manuscript should remain concise and complete, generally comprising </w:t>
+      </w:r>
+      <w:r w:rsidR="00542DBD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00542DBD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pages. These are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5F4080" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="00E918F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3A608A" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="00E918F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9679A8" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="00E918F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Research Elaborations </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Materials and Methods </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C5EE9B" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="00E918F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Results or Finding </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results and Discussion </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5FA294" w14:textId="77777777" w:rsidR="007813E5" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="00E918F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t>Conclusions</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conclusions and References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EECBB64" w14:textId="77777777" w:rsidR="0092512C" w:rsidRPr="00AD775A" w:rsidRDefault="0092512C" w:rsidP="0098240F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ADDCAF1" w14:textId="77777777" w:rsidR="009E7F78" w:rsidRDefault="006B036D" w:rsidP="0098240F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">n Introduction you can mention the introduction about your research. </w:t>
+        <w:t>This section should end with a brief outline of the paper’s structure, e.g., “Section II reviews related work; Section III describes the materials and methods; Section IV presents and discusses the results; Section V concludes the paper.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BF2A55" w14:textId="77777777" w:rsidR="009A1D91" w:rsidRPr="00AD775A" w:rsidRDefault="009A1D91" w:rsidP="0098240F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C7F438" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00CE3787" w:rsidRDefault="001E74C3" w:rsidP="009E7F78">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="80"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3787">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">IDENTIFY, RESEARCH </w:t>
-[...24 lines deleted...]
-      </w:r>
+        <w:t>LITERATURE REVIEW</w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker"/>
     </w:p>
     <w:p w14:paraId="52F0CD34" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="0099582D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> viability by following means:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This section should critically situate the study within the existing body of knowledge rather than merely list prior work. Authors should:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFD1AF4" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="002E312D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Read already published work in the same field. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systematically review recent, high-quality studies in the same field, prioritizing peer-reviewed, Scopus-indexed sources published within the last five years. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B000564" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="0099582D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Goggling on the topic of your research work. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Critically compare methodologies and findings across studies to position the present contribution. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADBA5D2" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="0099582D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Attend conferences, workshops and symposiums on the same fields or on related counterparts. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clearly identify the specific gap in knowledge that remains unaddressed by prior work and that this study aims to fill. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4775309F" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="0099582D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Understand the scientific terms and jargon related to your research work. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cite the original source of an idea or method rather than a secondary summary, and avoid excessive self-citation of the authors’ own prior work. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D71A9A" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00CE3787" w:rsidRDefault="001E74C3" w:rsidP="00C4625C">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="80"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3787">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">WRITE DOWN YOUR STUDIES </w:t>
+        <w:t xml:space="preserve">MATERIALS AND </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
-        <w:r w:rsidRPr="00CE3787">
+        <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:smallCaps/>
             <w:kern w:val="28"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>AND</w:t>
+          <w:t>METHODS</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00CE3787">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="582473CA" w14:textId="77777777" w:rsidR="0099582D" w:rsidRDefault="0099582D" w:rsidP="0099582D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t>Now it is the time to articulate the research work with ideas gathered in above steps by adopting any of below suitable approaches:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This section should describe the materials, equipment, datasets, and methods used in sufficient detail to allow another researcher to replicate the study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097AF151" w14:textId="77777777" w:rsidR="00D23936" w:rsidRPr="00AD775A" w:rsidRDefault="008F2981" w:rsidP="008F2981">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="144"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A. </w:t>
-[...2 lines deleted...]
-        <w:t>Bits and Pieces together</w:t>
+        <w:t>A. Mathematical Formulation and Equations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C88573D" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="0099582D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t>In this approach combine all your researched information in form of a journal or research paper. In this researcher can take the reference of already accomplished work as a starting building block of its paper.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Describe the theoretical or mathematical basis of the proposed method here. All variables and parameters must be defined at first use, either before or immediately after the equation in which they appear.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25879C73" w14:textId="77777777" w:rsidR="00D23936" w:rsidRDefault="00D23936" w:rsidP="0099582D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...9 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8A2F4F" w14:textId="4012EF17" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="009960D3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Number equations consecutively. Equation numbers, within parentheses, are to position flush right, as in (1), using a right tab stop. To make your equations more compact, you may use the solidus ( / ), the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C823EB">
+        <w:t>Number equations consecutively. Equation numbers, within parentheses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542DBD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>exp</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C823EB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00542DBD" w:rsidRPr="00542DBD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> function, or appropriate exponents. Italicize Roman symbols for quantities and variables, but not Greek symbols. Use a long dash rather than a hyphen for a minus sign. Punctuate equations with commas or periods when they are part of a sentence, as in:</w:t>
+        <w:t xml:space="preserve">are to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00542DBD" w:rsidRPr="00542DBD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>positioned flush</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542DBD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">right, as in (1), using a right tab stop. To make your equations more compact, you may use the solidus </w:t>
+      </w:r>
+      <w:r w:rsidR="00542DBD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(/)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, the exp function, or appropriate exponents. Italicize Roman symbols for quantities and variables, but not Greek symbols. Use a long dash rather than a hyphen for a minus sign. Punctuate equations with commas or periods when they are part of a sentence, as in:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6245BF57" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="009960D3">
       <w:pPr>
         <w:pStyle w:val="equation"/>
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28CA5E0C" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="009960D3" w:rsidRDefault="009960D3" w:rsidP="009960D3">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C823EB">
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Note that the equation is centered using a center tab stop. Be sure that the symbols in your equation have been defined before or immediately following the equation. Use “(1)”, not “Eq. (1)” or “equation (1)”, except at the beginning of a sentence: “Equation (1) is . . .”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789656BB" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00AD775A" w:rsidRDefault="009960D3" w:rsidP="0099582D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E89A0B9" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="0099582D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t>This approach works the best in guidance of fellow researchers. In this the authors continuously receives or asks inputs from their fellows. It enriches the information pool of your paper with expert comments or up gradations. And the researcher feels confident about their work and takes a jump to start the paper writing.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Where applicable, briefly justify the choice of method, software, or experimental setup relative to available alternatives, and state any assumptions or limitations of the approach.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E7B4D8" w14:textId="77777777" w:rsidR="00D23936" w:rsidRPr="00AD775A" w:rsidRDefault="008F2981" w:rsidP="008F2981">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="144"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">B. </w:t>
-[...2 lines deleted...]
-        <w:t>Use of Simulation software</w:t>
+        <w:t>B. Tools, Software, and Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3411A1EE" w14:textId="2933E231" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="0099582D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> the process of paper writing.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clearly state the name and version of any software, simulation tool, dataset, or equipment used (e.g., MATLAB R2024b, ANSYS 2025 R1), including the relevant settings or parameters needed for reproducibility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237DEAAC" w14:textId="77777777" w:rsidR="009E7F78" w:rsidRDefault="0099582D" w:rsidP="009A1D91">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> ready for Peer review.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All materials and methods described in this section should directly support the analysis presented in the Results and Discussion section that follows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A09FB4" w14:textId="77777777" w:rsidR="009A1D91" w:rsidRDefault="009A1D91" w:rsidP="0099582D">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7602033D" w14:textId="023F6454" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="009960D3">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Figures and Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4643440E" w14:textId="54EC88F6" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="009960D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="4"/>
+    <w:p w14:paraId="4643440E" w14:textId="54EC88F6" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="00542DBD">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Positioning Figures and Tables: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Place figures and tables at the top and bottom of columns. Avoid placing them in the middle of columns. Large figures and tables may span across both columns. Figure captions should be below the figures; table heads should appear above the tables. Insert figures and tables after they are cited in the text. Use the abbreviation “Fig</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>Place figures and tables at the top and bottom of columns. Avoid placing them in the middle of columns. Large figures and tables may span across both columns. Figure captions should be below the figures; table heads should appear above the tables. Insert figures and tables after they are cited in the text. Use the abbreviation “Figure 1”, even at the beginning of a sentence. In multi-part figures, each part should be labelled (e.g. Figure 1a, Figure 1b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D96A188" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="009960D3">
+      <w:pPr>
+        <w:pStyle w:val="tablehead"/>
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>ure</w:t>
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00C823EB">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Table Type Styles</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
       </w:tblGrid>
       <w:tr w:rsidR="009960D3" w:rsidRPr="00C823EB" w14:paraId="606817A1" w14:textId="77777777" w:rsidTr="00780E09">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36BFAD15" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="00780E09">
             <w:pPr>
               <w:pStyle w:val="tablecolhead"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C823EB">
+            <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Table Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="725FCDD3" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="00780E09">
             <w:pPr>
               <w:pStyle w:val="tablecolhead"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C823EB">
+            <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Table Column Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009960D3" w:rsidRPr="00C823EB" w14:paraId="07E61609" w14:textId="77777777" w:rsidTr="00780E09">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="145F5E9F" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="00780E09">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29BDB927" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="00780E09">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C823EB">
+            <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Table column subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E74DA44" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="00780E09">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C823EB">
+            <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13E65F63" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="00780E09">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C823EB">
+            <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009960D3" w:rsidRPr="00C823EB" w14:paraId="7767F51A" w14:textId="77777777" w:rsidTr="00780E09">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20E80C2C" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="00780E09">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C823EB">
+            <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>copy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0127B09B" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="00780E09">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C823EB">
+            <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>More table copy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C823EB">
+            <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AAEDBC2" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="00780E09">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51319D2F" w14:textId="77777777" w:rsidR="009960D3" w:rsidRPr="00C823EB" w:rsidRDefault="009960D3" w:rsidP="00780E09">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A32EF43" w14:textId="77777777" w:rsidR="009960D3" w:rsidRDefault="009960D3" w:rsidP="00815A4D">
       <w:pPr>
         <w:pStyle w:val="tablefootnote"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Sample of a Table footnote. (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Table footnote</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BD7469" w14:textId="77777777" w:rsidR="00815A4D" w:rsidRDefault="00815A4D" w:rsidP="00815A4D">
       <w:pPr>
         <w:pStyle w:val="tablefootnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="29"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5919C741" w14:textId="77777777" w:rsidR="00815A4D" w:rsidRDefault="00815A4D" w:rsidP="00815A4D">
       <w:pPr>
         <w:pStyle w:val="tablefootnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2345,1168 +2095,970 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28932074" wp14:editId="74C1A07C">
             <wp:extent cx="1727913" cy="903057"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="1928118851" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1764302" cy="922075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F11D141" w14:textId="0A613281" w:rsidR="009960D3" w:rsidRDefault="00256674" w:rsidP="00815A4D">
       <w:pPr>
         <w:pStyle w:val="figurecaption"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="009960D3" w:rsidRPr="00C823EB">
+        <w:t xml:space="preserve">Figure , 1Example of a figure caption. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009960D3" w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>figure caption</w:t>
       </w:r>
-      <w:r w:rsidR="009960D3" w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="078A5A99" w14:textId="74A925EB" w:rsidR="009960D3" w:rsidRPr="009960D3" w:rsidRDefault="009960D3" w:rsidP="009960D3">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C823EB">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure Labels: Use </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Times New Roman for Figure labels. Use words rather than symbols or abbreviations when writing Figure axis labels to avoid confusing the reader.</w:t>
+        <w:t>Figure Labels: Use 8-point Times New Roman for figure labels. Use words rather than symbols or abbreviations when writing figure axis labels. All figures must be at least 300 dpi and all tables must be editable text, not embedded images.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1B805A" w14:textId="77777777" w:rsidR="001E74C3" w:rsidRPr="00CE3787" w:rsidRDefault="001E74C3" w:rsidP="009E7F78">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="80"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
-        <w:r w:rsidRPr="00CE3787">
+        <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:smallCaps/>
             <w:kern w:val="28"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:lastRenderedPageBreak/>
-          <w:t>GET</w:t>
+          <w:t>RESULTS AND</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00CE3787">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PEER REVIEWED</w:t>
+        <w:t xml:space="preserve"> DISCUSSION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4317CCDE" w14:textId="77777777" w:rsidR="001E74C3" w:rsidRPr="00AD775A" w:rsidRDefault="001E74C3" w:rsidP="001E74C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...32 lines deleted...]
-        <w:t>. Ensure the drafted journal is critically reviewed by your peers or any subject matter experts. Always try to get maximum review comments even if you are well confident about your paper.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Present the results objectively, using the figures and tables introduced above, before interpreting them. Report exact values, units, and, where applicable, measures of uncertainty or statistical significance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031B4821" w14:textId="77777777" w:rsidR="0092512C" w:rsidRPr="00AD775A" w:rsidRDefault="0092512C" w:rsidP="001E74C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48AAC78B" w14:textId="77777777" w:rsidR="009A1D91" w:rsidRPr="009A1D91" w:rsidRDefault="00AB1E10" w:rsidP="00A023E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>For</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0092512C" w:rsidRPr="00AD775A">
+        <w:t xml:space="preserve">In the Discussion, interpret the results in light of the research objective stated in the Introduction and compare them explicitly with the findings reviewed in Section II, highlighting agreements, discrepancies, and possible explanations. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...36 lines deleted...]
-        <w:t>ijser@aliraqia.edu.iq</w:t>
+        </w:rPr>
+        <w:t>State clearly whether the results support or refute the study’s initial objective or hypothesis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB60A1F" w14:textId="77777777" w:rsidR="00D23936" w:rsidRPr="00CE3787" w:rsidRDefault="00D23936" w:rsidP="00FE0F88">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="80"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3787">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">IMPROVEMENT AS </w:t>
+        <w:t xml:space="preserve">DISCLOSURES AND </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
-        <w:r w:rsidRPr="00CE3787">
+        <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:smallCaps/>
             <w:kern w:val="28"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>PER</w:t>
+          <w:t>ETHICAL</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00CE3787">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> REVIEWER COMMENTS</w:t>
+        <w:t xml:space="preserve"> STATEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AF23F3" w14:textId="77777777" w:rsidR="001E74C3" w:rsidRPr="00AD775A" w:rsidRDefault="00D23936" w:rsidP="001E74C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
-[...4 lines deleted...]
-        <w:t>Analyze and understand all the provided review comments thoroughly. Now make the required amendments in your paper. If you are not confident about any review comment, then don't forget to get clarity about that comment. And in some cases there could be chances where your paper receives number of critical remarks. In that cases don't get disheartened and try to improvise the maximum.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conflict of Interest Statement: The authors declare no conflict of interest related to this work. [Or specify the conflict of interest, if any.] ………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E02EF35" w14:textId="77777777" w:rsidR="006B036D" w:rsidRPr="00AD775A" w:rsidRDefault="006B036D" w:rsidP="001E74C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="719F7421" w14:textId="77777777" w:rsidR="00D23936" w:rsidRDefault="006B036D" w:rsidP="001E74C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD775A">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>After submission</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B47689">
+        <w:t>Funding Statement: This research received no external funding. [Or name the funding body and grant number.] ………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3718D1" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRPr="009A1D91" w:rsidRDefault="00BA1BE9" w:rsidP="001E74C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AD775A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15BFC319" w14:textId="77777777" w:rsidR="00D23936" w:rsidRPr="00AD775A" w:rsidRDefault="00D23936" w:rsidP="001E74C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Author Contributions: All authors have read and approved the final manuscript. List individual contributions using the CRediT taxonomy (e.g., Conceptualization, Methodology, Software, Writing – Original Draft, Writing – Review &amp; Editing, Supervision). ………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AC6042" w14:textId="77777777" w:rsidR="006B036D" w:rsidRPr="00AD775A" w:rsidRDefault="006B036D" w:rsidP="001E74C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79713618" w14:textId="5860561A" w:rsidR="00A023E1" w:rsidRDefault="006B036D" w:rsidP="003D6863">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A023E1">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>IJSER</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AD775A">
+        <w:t>Data Availability Statement: The data supporting the findings of this study are available from the corresponding author upon reasonable request. [Or state the public repository name and DOI where the dataset is deposited.] ………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D3FDF6" w14:textId="77777777" w:rsidR="003D6863" w:rsidRDefault="003D6863" w:rsidP="003D6863">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will se</w:t>
-[...105 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="073530B5" w14:textId="77777777" w:rsidR="008A79B4" w:rsidRPr="00AD775A" w:rsidRDefault="008A79B4" w:rsidP="00806785">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E9A3825" w14:textId="77777777" w:rsidR="00806785" w:rsidRPr="00CE3787" w:rsidRDefault="00BA1BE9" w:rsidP="00BA1BE9">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="80"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3787">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONCLUSION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D689340" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRDefault="00BA1BE9" w:rsidP="00BA1BE9">
       <w:pPr>
         <w:pStyle w:val="Text"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A conclusion section is not required. Although a conclusion may review the main points of the paper, do not replicate the abstract as the conclusion. A conclusion might elaborate on the importance of the work or suggest applications and extensions. </w:t>
+        <w:t>The Conclusion should concisely summarize the key findings and their significance, state the study’s main contribution to the field, acknowledge its limitations, and, where relevant, suggest directions for future research. Do not simply repeat the Abstract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE5AD61" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRPr="00CE3787" w:rsidRDefault="00BA1BE9" w:rsidP="00CE3787">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="80"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3787">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Appendix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393945BE" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRDefault="00BA1BE9" w:rsidP="00BA1BE9">
       <w:pPr>
         <w:pStyle w:val="Text"/>
       </w:pPr>
       <w:r>
         <w:t>Appendixes, if needed, appear before the acknowledgment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65356C41" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRPr="00CE3787" w:rsidRDefault="00BA1BE9" w:rsidP="00CE3787">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="80"/>
         <w:ind w:left="540"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3787">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acknowledgment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D86D879" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRDefault="00BA1BE9" w:rsidP="00BA1BE9">
       <w:pPr>
         <w:pStyle w:val="Text"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The preferred spelling of the word “acknowledgment” in American English is without an “e” after the “g.” Use the singular heading even if you have many acknowledgments. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492B7226" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRDefault="00BA1BE9" w:rsidP="00BA1BE9">
       <w:pPr>
         <w:pStyle w:val="ReferenceHead"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3787">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C6EDA1" w14:textId="77777777" w:rsidR="00CE3787" w:rsidRPr="00CE3787" w:rsidRDefault="00CE3787" w:rsidP="00CE3787">
       <w:pPr>
         <w:pStyle w:val="Text"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4496FA73" w14:textId="77777777" w:rsidR="00CE3787" w:rsidRDefault="00CE3787" w:rsidP="00CE3787">
       <w:pPr>
         <w:pStyle w:val="Text"/>
       </w:pPr>
       <w:r>
-        <w:t>IJSER referencing follow IEEE style.</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>IJSER referencing follows the IEEE style. IEEE style is a numbered referencing style that uses citation numbers in the text of the paper, provided in square brackets. A full corresponding reference is listed at the end of the paper, next to the respective citation number, drawing on the IEEE Editorial Style Manual (version 9, 2016). Include the DOI for every reference where one is available, and cite at least 20 references, with the majority published within the last five years, prioritizing peer-reviewed, Scopus-indexed sources.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="46126A20" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRPr="00035124" w:rsidRDefault="00BA1BE9" w:rsidP="006D5814">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">G. O. Young, “Synthetic structure of industrial plastics (Book style with paper title and editor),” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Plastics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2nd ed. vol. 3, J. Peters, Ed.  </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00035124">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+          <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>New York</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: McGraw-Hill, 1964, pp. 15–64.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7E38FF" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRPr="00035124" w:rsidRDefault="00BA1BE9" w:rsidP="006D5814">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W.-K. Chen, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Linear Networks and Systems</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Book style)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-          <w:r w:rsidRPr="00035124">
+          <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Belmont</w:t>
           </w:r>
         </w:smartTag>
-        <w:r w:rsidRPr="00035124">
+        <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-          <w:r w:rsidRPr="00035124">
+          <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>CA</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00035124">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+          <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Wadsworth</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 1993, pp. 123–135.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445D73A4" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRPr="00035124" w:rsidRDefault="00BA1BE9" w:rsidP="006D5814">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">H. Poor, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>An Introduction to Signal Detection and Estimation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00035124">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+          <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>New York</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Springer-Verlag, 1985, ch. 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502A2EB9" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRPr="00035124" w:rsidRDefault="00BA1BE9" w:rsidP="006D5814">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B. Smith, “An approach to graphs of linear forms (Unpublished work style),” unpublished.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D4F485E" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRPr="00035124" w:rsidRDefault="00BA1BE9" w:rsidP="006D5814">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">E. H. Miller, “A note on reflector arrays (Periodical style—Accepted for publication),” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>IEEE Trans. Antennas Propagat.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, to be published.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65984431" w14:textId="77777777" w:rsidR="00BA1BE9" w:rsidRPr="00035124" w:rsidRDefault="00BA1BE9" w:rsidP="006D5814">
       <w:pPr>
         <w:pStyle w:val="references"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">J. Wang, “Fundamentals of erbium-doped fiber amplifiers arrays (Periodical style—Submitted for publication),” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>IEEE J. Quantum Electron.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035124">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, submitted for publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65984432" w14:textId="77777778" w:rsidR="00BA1BE9" w:rsidRPr="00035124" w:rsidRDefault="00BA1BE9" w:rsidP="006D5814">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. B. Author, C. D. Author, and E. F. Author, “Title of a recently published journal article demonstrating DOI formatting (Periodical style),” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>IEEE Trans. Example</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, vol. 10, no. 2, pp. 100–110, 2024, doi: 10.1109/TEXAMPLE.2024.1234567.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D7D0A5B" w14:textId="77777777" w:rsidR="006B036D" w:rsidRPr="00035124" w:rsidRDefault="006B036D" w:rsidP="00BA1BE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="610316E1" w14:textId="77777777" w:rsidR="008805D9" w:rsidRDefault="008805D9" w:rsidP="008A79B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="008805D9" w:rsidSect="008805D9">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1152" w:right="720" w:bottom="1008" w:left="720" w:header="547" w:footer="446" w:gutter="0"/>
           <w:cols w:space="288"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
-      </w:pPr>
-[...42 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B8680F3" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="0098240F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidSect="00171E47">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="1008" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00506396" w14:textId="77777777" w:rsidR="00463B7D" w:rsidRDefault="00463B7D">
+    <w:p w14:paraId="313BE548" w14:textId="77777777" w:rsidR="00583963" w:rsidRDefault="00583963">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23410243" w14:textId="77777777" w:rsidR="00463B7D" w:rsidRDefault="00463B7D">
+    <w:p w14:paraId="2C9AD446" w14:textId="77777777" w:rsidR="00583963" w:rsidRDefault="00583963">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
@@ -3518,57 +3070,57 @@
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56E32A93" w14:textId="3449A187" w:rsidR="00916D12" w:rsidRPr="006D0B5D" w:rsidRDefault="00824D6C" w:rsidP="00BD404F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
         <w:tab w:val="right" w:pos="10620"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D4132">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>http://do</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>i.org/10.58564/IJSER.</w:t>
@@ -3672,73 +3224,73 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>https://ijser.aliraqia.edu.iq</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C6CD5FB" w14:textId="77777777" w:rsidR="00463B7D" w:rsidRDefault="00463B7D">
+    <w:p w14:paraId="4D7929DB" w14:textId="77777777" w:rsidR="00583963" w:rsidRDefault="00583963">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6483F917" w14:textId="77777777" w:rsidR="00463B7D" w:rsidRDefault="00463B7D">
+    <w:p w14:paraId="20059008" w14:textId="77777777" w:rsidR="00583963" w:rsidRDefault="00583963">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="182D2A52" w14:textId="77083057" w:rsidR="00560AFF" w:rsidRPr="005A08BD" w:rsidRDefault="00FA5456" w:rsidP="00BD404F">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FA5456">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="471CB577" wp14:editId="336A673B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-128270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-123825</wp:posOffset>
               </wp:positionV>
@@ -3827,86 +3379,86 @@
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="471CB577" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="مربع نص 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-10.1pt;margin-top:-9.75pt;width:35.25pt;height:41.25pt;flip:x;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmol6PEQIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkjY14hRdumwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2m2vQ3zg0Ca1CF5eLS+7VvDjgq9Blvw2WTKmbISKm33Bf/2dfdq&#10;xZkPwlbCgFUFPynPbzcvX6w7l6s5NGAqhYxArM87V/AmBJdnmZeNaoWfgFOWgjVgKwK5uM8qFB2h&#10;tyabT6dXWQdYOQSpvKe/90OQbxJ+XSsZPte1V4GZglNvIZ2YzjKe2WYt8j0K12g5tiH+oYtWaEtF&#10;z1D3Igh2QP0XVKslgoc6TCS0GdS1lirNQNPMpn9M89gIp9IsRI53Z5r8/4OVn46P7guy0L+BnhaY&#10;hvDuAeR3zyxsG2H36g4RukaJigrPImVZ53w+Xo1U+9xHkLL7CBUtWRwCJKC+xpbVRrv3T9A0MaM6&#10;tIrTmX7VBybp52JxfXW95ExSaDl/vSI71hJ5hInkOvThnYKWRaPgSNtNZcTxwYch9Sklpnswutpp&#10;Y5KD+3JrkB0FKWGXvhH9tzRjWVfwm+V8mZAtxPtJJK0OpFSj24KvpvEbtBNpeWurlBKENoNNTRs7&#10;8hSpGUgKfdlTYuSrhOpEjCEMiqQXREYD+JOzjtRYcP/jIFBxZj5YYv1mtlhE+SZnsbyek4OXkfIy&#10;IqwkqIIHzgZzG5LkIw8W7mg7tU58PXcy9koqS4yPLyLK+NJPWc/vdvMLAAD//wMAUEsDBBQABgAI&#10;AAAAIQDywM4Y4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEvWqdVW&#10;mk4IMe7rEIxb1pq2onFKk3VlT485wc2WP/3+/mwz2U6MOPjWkYbFXIFAKl3VUq3hZb+drUD4YKgy&#10;nSPU8I0eNvn1VWbSyp1ph2MRasEh5FOjoQmhT6X0ZYPW+Lnrkfj24QZrAq9DLavBnDncdjJSKpHW&#10;tMQfGtPjY4PlZ3GyGi5vY/F1eN9Fr3fbdZhi95xcnqzWtzfTwz2IgFP4g+FXn9UhZ6ejO1HlRadh&#10;FqmIUR4W6xgEE7FagjhqSJYKZJ7J/w3yHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAm&#10;ol6PEQIAAP8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDywM4Y4AAAAAkBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-10.1pt;margin-top:-9.75pt;width:35.25pt;height:41.25pt;flip:x;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmol6PEQIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkjY14hRdumwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2m2vQ3zg0Ca1CF5eLS+7VvDjgq9Blvw2WTKmbISKm33Bf/2dfdq&#10;xZkPwlbCgFUFPynPbzcvX6w7l6s5NGAqhYxArM87V/AmBJdnmZeNaoWfgFOWgjVgKwK5uM8qFB2h&#10;tyabT6dXWQdYOQSpvKe/90OQbxJ+XSsZPte1V4GZglNvIZ2YzjKe2WYt8j0K12g5tiH+oYtWaEtF&#10;z1D3Igh2QP0XVKslgoc6TCS0GdS1lirNQNPMpn9M89gIp9IsRI53Z5r8/4OVn46P7guy0L+BnhaY&#10;hvDuAeR3zyxsG2H36g4RukaJigrPImVZ53w+Xo1U+9xHkLL7CBUtWRwCJKC+xpbVRrv3T9A0MaM6&#10;tIrTmX7VBybp52JxfXW95ExSaDl/vSI71hJ5hInkOvThnYKWRaPgSNtNZcTxwYch9Sklpnswutpp&#10;Y5KD+3JrkB0FKWGXvhH9tzRjWVfwm+V8mZAtxPtJJK0OpFSj24KvpvEbtBNpeWurlBKENoNNTRs7&#10;8hSpGUgKfdlTYuSrhOpEjCEMiqQXREYD+JOzjtRYcP/jIFBxZj5YYv1mtlhE+SZnsbyek4OXkfIy&#10;IqwkqIIHzgZzG5LkIw8W7mg7tU58PXcy9koqS4yPLyLK+NJPWc/vdvMLAAD//wMAUEsDBBQABgAI&#10;AAAAIQDywM4Y4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEvWqdVW&#10;mk4IMe7rEIxb1pq2onFKk3VlT485wc2WP/3+/mwz2U6MOPjWkYbFXIFAKl3VUq3hZb+drUD4YKgy&#10;nSPU8I0eNvn1VWbSyp1ph2MRasEh5FOjoQmhT6X0ZYPW+Lnrkfj24QZrAq9DLavBnDncdjJSKpHW&#10;tMQfGtPjY4PlZ3GyGi5vY/F1eN9Fr3fbdZhi95xcnqzWtzfTwz2IgFP4g+FXn9UhZ6ejO1HlRadh&#10;FqmIUR4W6xgEE7FagjhqSJYKZJ7J/w3yHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAm&#10;ol6PEQIAAP8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDywM4Y4AAAAAkBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="14070379" w14:textId="77777777" w:rsidR="00FA5456" w:rsidRDefault="00FA5456" w:rsidP="00FA5456">
                     <w:pPr>
                       <w:ind w:left="-142"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:drawing>
                         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A6DC601" wp14:editId="0051D674">
                           <wp:extent cx="336910" cy="340130"/>
                           <wp:effectExtent l="0" t="0" r="6350" b="3175"/>
                           <wp:docPr id="1" name="صورة 1"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="Picture 1"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
-                                  <a:blip r:embed="rId2" cstate="print">
+                                  <a:blip r:embed="rId1" cstate="print">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="336910" cy="340130"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
@@ -3915,59 +3467,68 @@
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve">            </w:t>
     </w:r>
     <w:r w:rsidR="00A023E1" w:rsidRPr="00A023E1">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Al-Iraqi</w:t>
+      <w:t>Al-</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00A023E1" w:rsidRPr="00A023E1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Iraqi</w:t>
     </w:r>
     <w:r w:rsidR="00A023E1">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>a</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00A023E1" w:rsidRPr="00A023E1">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Journal for Scientific Engineering Research</w:t>
     </w:r>
     <w:r w:rsidR="008E17B1" w:rsidRPr="005A08BD">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">, Volume </w:t>
     </w:r>
     <w:r w:rsidR="00BD404F">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="008E17B1" w:rsidRPr="005A08BD">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -4040,141 +3601,141 @@
       <w:rPr>
         <w:rFonts w:cs="Arial Unicode MS"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00560AFF" w:rsidRPr="005A08BD">
       <w:rPr>
         <w:rFonts w:cs="Arial Unicode MS"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007D592F" w:rsidRPr="005A08BD">
       <w:rPr>
         <w:rFonts w:cs="Arial Unicode MS"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidR="00F66541" w:rsidRPr="005A08BD">
       <w:rPr>
-        <w:rStyle w:val="a6"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00560AFF" w:rsidRPr="005A08BD">
       <w:rPr>
-        <w:rStyle w:val="a6"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00F66541" w:rsidRPr="005A08BD">
       <w:rPr>
-        <w:rStyle w:val="a6"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003D6863">
       <w:rPr>
-        <w:rStyle w:val="a6"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00F66541" w:rsidRPr="005A08BD">
       <w:rPr>
-        <w:rStyle w:val="a6"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 5</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="17BD5466" w14:textId="77777777" w:rsidR="00916D12" w:rsidRPr="005A08BD" w:rsidRDefault="00FA5456" w:rsidP="005A08BD">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">            </w:t>
     </w:r>
     <w:r w:rsidR="00560AFF" w:rsidRPr="005A08BD">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ISSN</w:t>
     </w:r>
     <w:r w:rsidR="005A08BD">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="005A08BD" w:rsidRPr="005A08BD">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2710-2165</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ECE0C4A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13C84080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4270,51 +3831,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36243893"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B6AD2CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4410,68 +3971,68 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A877D64"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5DA6FC16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="493C3F76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A9E418C"/>
     <w:lvl w:ilvl="0" w:tplc="2C18EFA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="tablefootnote"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="418" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
@@ -4534,78 +4095,78 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52CA544A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AED6D67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="references"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C707EA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B6AD2CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4701,51 +4262,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66290139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="518859A6"/>
     <w:lvl w:ilvl="0" w:tplc="46023580">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="01B6DC6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4814,51 +4375,51 @@
     <w:lvl w:ilvl="7" w:tplc="B5AC36C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="24ECC65E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C402C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A1CA078"/>
     <w:lvl w:ilvl="0" w:tplc="C8D6570A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="figurecaption"/>
       <w:lvlText w:val="Fig. %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
@@ -4959,94 +4520,94 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD32DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="166470C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="tablehead"/>
       <w:lvlText w:val="TABLE %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DC3293B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3A8EC28E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="770A01A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5E18422C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5142,51 +4703,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AC10ABC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13C84080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5282,116 +4843,117 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="261229982">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="227965048">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="911892968">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="379129720">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="15811592">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1785539202">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="518742941">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1292635663">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="119810561">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="173494074">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1347712195">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="318384083">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="406463060">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00877ECB"/>
     <w:rsid w:val="00002CA2"/>
     <w:rsid w:val="00002CC7"/>
     <w:rsid w:val="00003D74"/>
     <w:rsid w:val="000046D2"/>
     <w:rsid w:val="0001039C"/>
     <w:rsid w:val="0001399B"/>
     <w:rsid w:val="0003247D"/>
     <w:rsid w:val="00032B4C"/>
     <w:rsid w:val="00035124"/>
     <w:rsid w:val="00042491"/>
     <w:rsid w:val="0006092C"/>
     <w:rsid w:val="00060A16"/>
     <w:rsid w:val="0006649F"/>
     <w:rsid w:val="00075C5F"/>
     <w:rsid w:val="0007723D"/>
     <w:rsid w:val="0008198A"/>
     <w:rsid w:val="00087953"/>
     <w:rsid w:val="000959BE"/>
     <w:rsid w:val="000978EF"/>
     <w:rsid w:val="00097EAC"/>
     <w:rsid w:val="000A02A6"/>
     <w:rsid w:val="000B2891"/>
@@ -5478,57 +5040,59 @@
     <w:rsid w:val="00424157"/>
     <w:rsid w:val="00426D27"/>
     <w:rsid w:val="00427691"/>
     <w:rsid w:val="00433274"/>
     <w:rsid w:val="00435DE2"/>
     <w:rsid w:val="00460570"/>
     <w:rsid w:val="00463B7D"/>
     <w:rsid w:val="004771DD"/>
     <w:rsid w:val="00490ACC"/>
     <w:rsid w:val="00494D43"/>
     <w:rsid w:val="00495123"/>
     <w:rsid w:val="004A0EA6"/>
     <w:rsid w:val="004A545B"/>
     <w:rsid w:val="004B7907"/>
     <w:rsid w:val="004C3C16"/>
     <w:rsid w:val="004C793F"/>
     <w:rsid w:val="004D0991"/>
     <w:rsid w:val="004F6E27"/>
     <w:rsid w:val="00510D66"/>
     <w:rsid w:val="00511EAE"/>
     <w:rsid w:val="00515913"/>
     <w:rsid w:val="005178D2"/>
     <w:rsid w:val="00521F1D"/>
     <w:rsid w:val="0053650F"/>
     <w:rsid w:val="00536F8C"/>
+    <w:rsid w:val="00542DBD"/>
     <w:rsid w:val="00555070"/>
     <w:rsid w:val="005558D1"/>
     <w:rsid w:val="00556B91"/>
     <w:rsid w:val="00560AFF"/>
     <w:rsid w:val="0056697B"/>
     <w:rsid w:val="00582091"/>
     <w:rsid w:val="00583281"/>
+    <w:rsid w:val="00583963"/>
     <w:rsid w:val="00594DEA"/>
     <w:rsid w:val="00595BEF"/>
     <w:rsid w:val="005A08BD"/>
     <w:rsid w:val="005A41C2"/>
     <w:rsid w:val="005A4C43"/>
     <w:rsid w:val="005B61E1"/>
     <w:rsid w:val="005D3007"/>
     <w:rsid w:val="005E28E7"/>
     <w:rsid w:val="005F4215"/>
     <w:rsid w:val="0060764E"/>
     <w:rsid w:val="00632005"/>
     <w:rsid w:val="00633B63"/>
     <w:rsid w:val="00642BB6"/>
     <w:rsid w:val="0064442B"/>
     <w:rsid w:val="00651689"/>
     <w:rsid w:val="006611A4"/>
     <w:rsid w:val="00661F85"/>
     <w:rsid w:val="00673D80"/>
     <w:rsid w:val="00676222"/>
     <w:rsid w:val="00683D95"/>
     <w:rsid w:val="006874A3"/>
     <w:rsid w:val="006878A1"/>
     <w:rsid w:val="006A177C"/>
     <w:rsid w:val="006B036D"/>
     <w:rsid w:val="006B7387"/>
@@ -5719,662 +5283,902 @@
     <w:rsid w:val="00EA1499"/>
     <w:rsid w:val="00EA6ED9"/>
     <w:rsid w:val="00EC2699"/>
     <w:rsid w:val="00EC2D9E"/>
     <w:rsid w:val="00EC6758"/>
     <w:rsid w:val="00EC6ED1"/>
     <w:rsid w:val="00EE2BA4"/>
     <w:rsid w:val="00EE39A6"/>
     <w:rsid w:val="00EE4FFE"/>
     <w:rsid w:val="00EE5655"/>
     <w:rsid w:val="00EF367C"/>
     <w:rsid w:val="00EF7935"/>
     <w:rsid w:val="00F174DB"/>
     <w:rsid w:val="00F176E6"/>
     <w:rsid w:val="00F17FEA"/>
     <w:rsid w:val="00F2064D"/>
     <w:rsid w:val="00F20EA4"/>
     <w:rsid w:val="00F26158"/>
     <w:rsid w:val="00F3004B"/>
     <w:rsid w:val="00F323B2"/>
     <w:rsid w:val="00F627D3"/>
     <w:rsid w:val="00F66541"/>
     <w:rsid w:val="00F67A43"/>
     <w:rsid w:val="00F727E1"/>
     <w:rsid w:val="00F835DE"/>
+    <w:rsid w:val="00F8363A"/>
     <w:rsid w:val="00F86AFE"/>
     <w:rsid w:val="00F91D78"/>
     <w:rsid w:val="00F97BD5"/>
     <w:rsid w:val="00FA3DC0"/>
     <w:rsid w:val="00FA5148"/>
     <w:rsid w:val="00FA5456"/>
     <w:rsid w:val="00FB3536"/>
     <w:rsid w:val="00FC0233"/>
     <w:rsid w:val="00FC4656"/>
     <w:rsid w:val="00FD021C"/>
     <w:rsid w:val="00FD434A"/>
     <w:rsid w:val="00FD5FFF"/>
     <w:rsid w:val="00FE0F88"/>
     <w:rsid w:val="00FF54CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="time"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="429FD85D"/>
+  <w15:docId w15:val="{DE9708FA-A511-410D-BF01-C268095A91DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AA6911"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BA1BE9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008F2981"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="120" w:after="60"/>
       <w:ind w:left="144"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008F2981"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:left="288"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008F2981"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="1152" w:hanging="720"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008F2981"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="1872" w:hanging="720"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008F2981"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="2592" w:hanging="720"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008F2981"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="3312" w:hanging="720"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008F2981"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="4032" w:hanging="720"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008F2981"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="4752" w:hanging="720"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="0099582D"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-GB" w:bidi="ar-AE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
-[...1 lines deleted...]
-    <w:link w:val="a3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="0099582D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="ar-AE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:link w:val="Char0"/>
+    <w:link w:val="HeaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="0099582D"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
-[...1 lines deleted...]
-    <w:link w:val="a4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="0099582D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0092512C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0092512C"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00AB1E10"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title20pt">
     <w:name w:val="Title + 20 pt"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D46055"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="References0">
     <w:name w:val="References"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BA1BE9"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
     <w:name w:val="Text"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BA1BE9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="252" w:lineRule="auto"/>
       <w:ind w:firstLine="202"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferenceHead">
     <w:name w:val="Reference Head"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Heading1"/>
     <w:rsid w:val="00BA1BE9"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:smallCaps/>
       <w:kern w:val="28"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="references">
     <w:name w:val="references"/>
     <w:rsid w:val="006D5814"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:after="50" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho"/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
     <w:name w:val="Char"/>
     <w:rsid w:val="00490ACC"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC0233"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA5456"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
-[...2 lines deleted...]
-    <w:link w:val="a8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FA5456"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="equation">
     <w:name w:val="equation"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009960D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="2520"/>
         <w:tab w:val="right" w:pos="5040"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="240" w:line="216" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:eastAsia="SimSun" w:hAnsi="Symbol" w:cs="Symbol"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
     <w:rsid w:val="009960D3"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:ind w:firstLine="272"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
@@ -6385,744 +6189,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="figurecaption">
     <w:name w:val="figure caption"/>
     <w:rsid w:val="009960D3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="533"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="200"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecolhead">
     <w:name w:val="table col head"/>
-    <w:basedOn w:val="a"/>
-[...692 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009960D3"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecolsubhead">
     <w:name w:val="table col subhead"/>
     <w:basedOn w:val="tablecolhead"/>
     <w:rsid w:val="009960D3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecopy">
     <w:name w:val="table copy"/>
@@ -7154,67 +6265,67 @@
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablehead">
     <w:name w:val="table head"/>
     <w:rsid w:val="009960D3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="216" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:smallCaps/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6030-3121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6030-3121" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7477,83 +6588,83 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B496231-6AC1-4160-B3C9-D9C8F7DF0B2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1271</Words>
-  <Characters>7250</Characters>
+  <Words>1293</Words>
+  <Characters>7374</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
+  <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Title of paper</vt:lpstr>
       <vt:lpstr>Title of paper</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>www.ijsrp.org</Manager>
   <Company>IJSRP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8504</CharactersWithSpaces>
+  <CharactersWithSpaces>8650</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase>www.ijsrp.org</HyperlinkBase>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4128802</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://ijsrp.org/online-publication-charge.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>327725</vt:i4>
       </vt:variant>