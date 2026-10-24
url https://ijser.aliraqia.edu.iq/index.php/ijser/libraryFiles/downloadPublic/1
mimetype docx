--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -26,51 +26,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75A820AE" w14:textId="77777777" w:rsidR="00877ECB" w:rsidRPr="00813316" w:rsidRDefault="00F323B2" w:rsidP="002A242B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Full Title of the Manuscript – Concise, Specific, and Reflective of the Research Content</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFAA015" w14:textId="1088A064" w:rsidR="00F323B2" w:rsidRPr="00813316" w:rsidRDefault="00F323B2" w:rsidP="00515913">
+    <w:p w14:paraId="4DFAA015" w14:textId="0809EC1F" w:rsidR="00F323B2" w:rsidRPr="00813316" w:rsidRDefault="00F323B2" w:rsidP="005F682C">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>First Author</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -272,59 +272,50 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="22DC1C9F" w14:textId="77777777" w:rsidR="00171E47" w:rsidRPr="00A55468" w:rsidRDefault="00171E47" w:rsidP="00F323B2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7142D52D" w14:textId="33F19D77" w:rsidR="0003247D" w:rsidRDefault="00515913" w:rsidP="0003247D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
@@ -396,64 +387,100 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Department, Institute Name, City, Country (if any)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2473654D" w14:textId="77777777" w:rsidR="00002CC7" w:rsidRDefault="00002CC7" w:rsidP="00002CC7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Email: xxxx@xxxx.xxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A01F68A" w14:textId="77777777" w:rsidR="00002CC7" w:rsidRDefault="00002CC7" w:rsidP="00821D40">
+    <w:p w14:paraId="7A01F68A" w14:textId="03F95379" w:rsidR="00002CC7" w:rsidRDefault="00FB537C" w:rsidP="00821D40">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00CB520A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-xxxxxxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26AF07D0" w14:textId="226C7496" w:rsidR="00FB537C" w:rsidRPr="005F682C" w:rsidRDefault="00FB537C" w:rsidP="00FB537C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://orcid.org/0000-xxxxxxxxx</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F682C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Corresponding Author: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385BF57C" w14:textId="77777777" w:rsidR="00002CC7" w:rsidRDefault="00002CC7" w:rsidP="0003247D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE55882" w14:textId="77777777" w:rsidR="006878A1" w:rsidRDefault="006878A1" w:rsidP="006878A1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B81517D" w14:textId="2312493C" w:rsidR="00CE3787" w:rsidRDefault="00515913" w:rsidP="006878A1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -788,89 +815,89 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="05822FA9" id="رابط مستقيم 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="106.8pt,12.55pt" to="106.8pt,133.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSnuYWmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC8x5JcNAgEyzkkSC5B&#10;G7TJBzDU0iLCF5aMJf99l7QtF21RBEEuFB87szuzq9X1ZA3bAkbtXcebRc0ZOOl77TYdf366u7ji&#10;LCbhemG8g47vIPLr9fnZagwtLP3gTQ/IiMTFdgwdH1IKbVVFOYAVceEDOHpUHq1IdMRN1aMYid2a&#10;alnXl9XosQ/oJcRIt7f7R74u/EqBTN+VipCY6TjVlsqKZX3Ja7VeiXaDIgxaHsoQH6jCCu0o6Ux1&#10;K5Jgb6j/orJaoo9epYX0tvJKaQlFA6lp6j/U/BxEgKKFzIlhtil+Hq38tr1xj0g2jCG2MTxiVjEp&#10;tPlL9bGpmLWbzYIpMbm/lHTbfP3SXC6LkdUJGDCme/CW5U3HjXZZh2jF9iEmSkahxxA6nFKXXdoZ&#10;yMHG/QDFdE/JmoIuUwE3BtlWUD/71yb3j7hKZIYobcwMqv8POsRmGJRJeS9wji4ZvUsz0Grn8V9Z&#10;03QsVe3jj6r3WrPsF9/vSiOKHdTuouwwmnmefj8X+OkHWv8CAAD//wMAUEsDBBQABgAIAAAAIQDR&#10;ZIsm3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZj0ZhfaSBtkaYzWkx4o&#10;evC4ZUcgZWcJuwX01zvGg729mffy5ptsN9tOjDj41pGCeBmBQKqcaalW8P72fLsF4YMmoztHqOAL&#10;Pezy66tMp8ZNdMCxDLXgEvKpVtCE0KdS+qpBq/3S9UjsfbrB6sDjUEsz6InLbSdXUZRIq1viC43u&#10;8bHB6lSerYLN/qUs+unp9buQG1kUowvb04dSi5v54R5EwDn8h+EXn9EhZ6ajO5PxolOwitcJR1nc&#10;xSA48Lc4skiSNcg8k5cv5D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUp7mFpkBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0WSLJt4A&#10;AAAKAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3040]"/>
+              <v:line w14:anchorId="1CBAEB95" id="رابط مستقيم 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="106.8pt,12.55pt" to="106.8pt,133.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSnuYWmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC8x5JcNAgEyzkkSC5B&#10;G7TJBzDU0iLCF5aMJf99l7QtF21RBEEuFB87szuzq9X1ZA3bAkbtXcebRc0ZOOl77TYdf366u7ji&#10;LCbhemG8g47vIPLr9fnZagwtLP3gTQ/IiMTFdgwdH1IKbVVFOYAVceEDOHpUHq1IdMRN1aMYid2a&#10;alnXl9XosQ/oJcRIt7f7R74u/EqBTN+VipCY6TjVlsqKZX3Ja7VeiXaDIgxaHsoQH6jCCu0o6Ux1&#10;K5Jgb6j/orJaoo9epYX0tvJKaQlFA6lp6j/U/BxEgKKFzIlhtil+Hq38tr1xj0g2jCG2MTxiVjEp&#10;tPlL9bGpmLWbzYIpMbm/lHTbfP3SXC6LkdUJGDCme/CW5U3HjXZZh2jF9iEmSkahxxA6nFKXXdoZ&#10;yMHG/QDFdE/JmoIuUwE3BtlWUD/71yb3j7hKZIYobcwMqv8POsRmGJRJeS9wji4ZvUsz0Grn8V9Z&#10;03QsVe3jj6r3WrPsF9/vSiOKHdTuouwwmnmefj8X+OkHWv8CAAD//wMAUEsDBBQABgAIAAAAIQDR&#10;ZIsm3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZj0ZhfaSBtkaYzWkx4o&#10;evC4ZUcgZWcJuwX01zvGg729mffy5ptsN9tOjDj41pGCeBmBQKqcaalW8P72fLsF4YMmoztHqOAL&#10;Pezy66tMp8ZNdMCxDLXgEvKpVtCE0KdS+qpBq/3S9UjsfbrB6sDjUEsz6InLbSdXUZRIq1viC43u&#10;8bHB6lSerYLN/qUs+unp9buQG1kUowvb04dSi5v54R5EwDn8h+EXn9EhZ6ajO5PxolOwitcJR1nc&#10;xSA48Lc4skiSNcg8k5cv5D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUp7mFpkBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0WSLJt4A&#10;AAAKAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1FEF37" w14:textId="77777777" w:rsidR="006878A1" w:rsidRPr="00CE3787" w:rsidRDefault="00CE3787" w:rsidP="00515913">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132903C6" w14:textId="77777777" w:rsidR="0003247D" w:rsidRPr="00171E47" w:rsidRDefault="0003247D" w:rsidP="00515913">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="0003247D" w:rsidRPr="00171E47" w:rsidSect="00555070">
-          <w:headerReference w:type="default" r:id="rId10"/>
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1008" w:right="720" w:bottom="1008" w:left="720" w:header="576" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="278280E6" w14:textId="77777777" w:rsidR="008805D9" w:rsidRDefault="008805D9" w:rsidP="00515913">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="008805D9" w:rsidSect="00EC2D9E">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1152" w:right="720" w:bottom="1008" w:left="720" w:header="547" w:footer="446" w:gutter="0"/>
           <w:cols w:num="2" w:space="288"/>
           <w:docGrid w:linePitch="360"/>
@@ -1450,59 +1477,51 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Number equations consecutively. Equation numbers, within parentheses</w:t>
       </w:r>
       <w:r w:rsidRPr="00542DBD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00542DBD" w:rsidRPr="00542DBD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">are to be </w:t>
-[...7 lines deleted...]
-        <w:t>positioned flush</w:t>
+        <w:t>are to be positioned flush</w:t>
       </w:r>
       <w:r w:rsidRPr="00542DBD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">right, as in (1), using a right tab stop. To make your equations more compact, you may use the solidus </w:t>
       </w:r>
       <w:r w:rsidR="00542DBD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(/)</w:t>
       </w:r>
@@ -2095,51 +2114,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28932074" wp14:editId="74C1A07C">
             <wp:extent cx="1727913" cy="903057"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="1928118851" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1764302" cy="922075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2981,58 +3000,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B8680F3" w14:textId="77777777" w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidRDefault="0099582D" w:rsidP="0098240F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0099582D" w:rsidRPr="00AD775A" w:rsidSect="00171E47">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="1008" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="313BE548" w14:textId="77777777" w:rsidR="00583963" w:rsidRDefault="00583963">
+    <w:p w14:paraId="4504F53E" w14:textId="77777777" w:rsidR="00D516AA" w:rsidRDefault="00D516AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C9AD446" w14:textId="77777777" w:rsidR="00583963" w:rsidRDefault="00583963">
+    <w:p w14:paraId="5F156009" w14:textId="77777777" w:rsidR="00D516AA" w:rsidRDefault="00D516AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
@@ -3226,58 +3245,58 @@
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>https://ijser.aliraqia.edu.iq</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D7929DB" w14:textId="77777777" w:rsidR="00583963" w:rsidRDefault="00583963">
+    <w:p w14:paraId="2296247C" w14:textId="77777777" w:rsidR="00D516AA" w:rsidRDefault="00D516AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20059008" w14:textId="77777777" w:rsidR="00583963" w:rsidRDefault="00583963">
+    <w:p w14:paraId="79EBAC96" w14:textId="77777777" w:rsidR="00D516AA" w:rsidRDefault="00D516AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="182D2A52" w14:textId="77083057" w:rsidR="00560AFF" w:rsidRPr="005A08BD" w:rsidRDefault="00FA5456" w:rsidP="00BD404F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FA5456">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
@@ -4928,50 +4947,51 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00877ECB"/>
     <w:rsid w:val="00002CA2"/>
     <w:rsid w:val="00002CC7"/>
     <w:rsid w:val="00003D74"/>
     <w:rsid w:val="000046D2"/>
     <w:rsid w:val="0001039C"/>
     <w:rsid w:val="0001399B"/>
     <w:rsid w:val="0003247D"/>
     <w:rsid w:val="00032B4C"/>
     <w:rsid w:val="00035124"/>
     <w:rsid w:val="00042491"/>
     <w:rsid w:val="0006092C"/>
     <w:rsid w:val="00060A16"/>
     <w:rsid w:val="0006649F"/>
     <w:rsid w:val="00075C5F"/>
     <w:rsid w:val="0007723D"/>
+    <w:rsid w:val="00077F7F"/>
     <w:rsid w:val="0008198A"/>
     <w:rsid w:val="00087953"/>
     <w:rsid w:val="000959BE"/>
     <w:rsid w:val="000978EF"/>
     <w:rsid w:val="00097EAC"/>
     <w:rsid w:val="000A02A6"/>
     <w:rsid w:val="000B2891"/>
     <w:rsid w:val="000C02A9"/>
     <w:rsid w:val="000C1197"/>
     <w:rsid w:val="000C643D"/>
     <w:rsid w:val="000D308D"/>
     <w:rsid w:val="000D342D"/>
     <w:rsid w:val="000D791D"/>
     <w:rsid w:val="000F1059"/>
     <w:rsid w:val="000F4659"/>
     <w:rsid w:val="001257B8"/>
     <w:rsid w:val="00132633"/>
     <w:rsid w:val="00140508"/>
     <w:rsid w:val="0014290F"/>
     <w:rsid w:val="00142CB2"/>
     <w:rsid w:val="001509DF"/>
     <w:rsid w:val="00154CF9"/>
     <w:rsid w:val="00156415"/>
     <w:rsid w:val="00170039"/>
     <w:rsid w:val="00171E47"/>
@@ -5058,50 +5078,51 @@
     <w:rsid w:val="00510D66"/>
     <w:rsid w:val="00511EAE"/>
     <w:rsid w:val="00515913"/>
     <w:rsid w:val="005178D2"/>
     <w:rsid w:val="00521F1D"/>
     <w:rsid w:val="0053650F"/>
     <w:rsid w:val="00536F8C"/>
     <w:rsid w:val="00542DBD"/>
     <w:rsid w:val="00555070"/>
     <w:rsid w:val="005558D1"/>
     <w:rsid w:val="00556B91"/>
     <w:rsid w:val="00560AFF"/>
     <w:rsid w:val="0056697B"/>
     <w:rsid w:val="00582091"/>
     <w:rsid w:val="00583281"/>
     <w:rsid w:val="00583963"/>
     <w:rsid w:val="00594DEA"/>
     <w:rsid w:val="00595BEF"/>
     <w:rsid w:val="005A08BD"/>
     <w:rsid w:val="005A41C2"/>
     <w:rsid w:val="005A4C43"/>
     <w:rsid w:val="005B61E1"/>
     <w:rsid w:val="005D3007"/>
     <w:rsid w:val="005E28E7"/>
     <w:rsid w:val="005F4215"/>
+    <w:rsid w:val="005F682C"/>
     <w:rsid w:val="0060764E"/>
     <w:rsid w:val="00632005"/>
     <w:rsid w:val="00633B63"/>
     <w:rsid w:val="00642BB6"/>
     <w:rsid w:val="0064442B"/>
     <w:rsid w:val="00651689"/>
     <w:rsid w:val="006611A4"/>
     <w:rsid w:val="00661F85"/>
     <w:rsid w:val="00673D80"/>
     <w:rsid w:val="00676222"/>
     <w:rsid w:val="00683D95"/>
     <w:rsid w:val="006874A3"/>
     <w:rsid w:val="006878A1"/>
     <w:rsid w:val="006A177C"/>
     <w:rsid w:val="006B036D"/>
     <w:rsid w:val="006B7387"/>
     <w:rsid w:val="006D0B5D"/>
     <w:rsid w:val="006D5814"/>
     <w:rsid w:val="006D7815"/>
     <w:rsid w:val="006F35DB"/>
     <w:rsid w:val="00702C6B"/>
     <w:rsid w:val="00703EAE"/>
     <w:rsid w:val="00712978"/>
     <w:rsid w:val="00744ECD"/>
     <w:rsid w:val="0076040E"/>
@@ -5184,99 +5205,101 @@
     <w:rsid w:val="00A31385"/>
     <w:rsid w:val="00A31B41"/>
     <w:rsid w:val="00A34166"/>
     <w:rsid w:val="00A454A6"/>
     <w:rsid w:val="00A47184"/>
     <w:rsid w:val="00A5423C"/>
     <w:rsid w:val="00A55468"/>
     <w:rsid w:val="00A6196A"/>
     <w:rsid w:val="00A67C4A"/>
     <w:rsid w:val="00A81BB7"/>
     <w:rsid w:val="00AA569B"/>
     <w:rsid w:val="00AA6911"/>
     <w:rsid w:val="00AB1E10"/>
     <w:rsid w:val="00AC0C5D"/>
     <w:rsid w:val="00AC1929"/>
     <w:rsid w:val="00AC4119"/>
     <w:rsid w:val="00AD0BB0"/>
     <w:rsid w:val="00AD775A"/>
     <w:rsid w:val="00AF19A5"/>
     <w:rsid w:val="00AF654F"/>
     <w:rsid w:val="00AF7B9F"/>
     <w:rsid w:val="00B049D2"/>
     <w:rsid w:val="00B06EF7"/>
     <w:rsid w:val="00B070A1"/>
     <w:rsid w:val="00B31503"/>
+    <w:rsid w:val="00B3308E"/>
     <w:rsid w:val="00B41700"/>
     <w:rsid w:val="00B4423C"/>
     <w:rsid w:val="00B47689"/>
     <w:rsid w:val="00B52D1E"/>
     <w:rsid w:val="00B55E9C"/>
     <w:rsid w:val="00B60C5D"/>
     <w:rsid w:val="00B71F5F"/>
     <w:rsid w:val="00B7254B"/>
     <w:rsid w:val="00B75D74"/>
     <w:rsid w:val="00B80181"/>
     <w:rsid w:val="00B83956"/>
     <w:rsid w:val="00B852D4"/>
     <w:rsid w:val="00B94A59"/>
     <w:rsid w:val="00BA1BE9"/>
     <w:rsid w:val="00BA281B"/>
     <w:rsid w:val="00BA364B"/>
     <w:rsid w:val="00BB33D3"/>
     <w:rsid w:val="00BB5A11"/>
     <w:rsid w:val="00BB752D"/>
     <w:rsid w:val="00BC427C"/>
     <w:rsid w:val="00BD16D8"/>
     <w:rsid w:val="00BD1842"/>
     <w:rsid w:val="00BD404F"/>
     <w:rsid w:val="00BD4EDC"/>
     <w:rsid w:val="00C31514"/>
     <w:rsid w:val="00C31FF2"/>
     <w:rsid w:val="00C3517B"/>
     <w:rsid w:val="00C45DAB"/>
     <w:rsid w:val="00C4625C"/>
     <w:rsid w:val="00C65D45"/>
     <w:rsid w:val="00C823EB"/>
     <w:rsid w:val="00C838F7"/>
     <w:rsid w:val="00CA6924"/>
     <w:rsid w:val="00CB1CC9"/>
     <w:rsid w:val="00CD40E5"/>
     <w:rsid w:val="00CE2F69"/>
     <w:rsid w:val="00CE3787"/>
     <w:rsid w:val="00CF4A25"/>
     <w:rsid w:val="00D001BC"/>
     <w:rsid w:val="00D02BE6"/>
     <w:rsid w:val="00D0339C"/>
     <w:rsid w:val="00D10DA0"/>
     <w:rsid w:val="00D142BA"/>
     <w:rsid w:val="00D23936"/>
     <w:rsid w:val="00D31A05"/>
     <w:rsid w:val="00D343CC"/>
     <w:rsid w:val="00D40251"/>
     <w:rsid w:val="00D46055"/>
     <w:rsid w:val="00D500A2"/>
+    <w:rsid w:val="00D516AA"/>
     <w:rsid w:val="00D51EE4"/>
     <w:rsid w:val="00D66527"/>
     <w:rsid w:val="00D80105"/>
     <w:rsid w:val="00D810B8"/>
     <w:rsid w:val="00D930AE"/>
     <w:rsid w:val="00DA2B41"/>
     <w:rsid w:val="00DA407D"/>
     <w:rsid w:val="00DB6C7B"/>
     <w:rsid w:val="00DF4B66"/>
     <w:rsid w:val="00E04B7F"/>
     <w:rsid w:val="00E070E9"/>
     <w:rsid w:val="00E154F9"/>
     <w:rsid w:val="00E2383B"/>
     <w:rsid w:val="00E318A6"/>
     <w:rsid w:val="00E35EA5"/>
     <w:rsid w:val="00E442B7"/>
     <w:rsid w:val="00E566BA"/>
     <w:rsid w:val="00E625C2"/>
     <w:rsid w:val="00E62C4F"/>
     <w:rsid w:val="00E63190"/>
     <w:rsid w:val="00E6514A"/>
     <w:rsid w:val="00E82307"/>
     <w:rsid w:val="00E85723"/>
     <w:rsid w:val="00E91527"/>
     <w:rsid w:val="00E918F0"/>
@@ -5291,77 +5314,78 @@
     <w:rsid w:val="00EE4FFE"/>
     <w:rsid w:val="00EE5655"/>
     <w:rsid w:val="00EF367C"/>
     <w:rsid w:val="00EF7935"/>
     <w:rsid w:val="00F174DB"/>
     <w:rsid w:val="00F176E6"/>
     <w:rsid w:val="00F17FEA"/>
     <w:rsid w:val="00F2064D"/>
     <w:rsid w:val="00F20EA4"/>
     <w:rsid w:val="00F26158"/>
     <w:rsid w:val="00F3004B"/>
     <w:rsid w:val="00F323B2"/>
     <w:rsid w:val="00F627D3"/>
     <w:rsid w:val="00F66541"/>
     <w:rsid w:val="00F67A43"/>
     <w:rsid w:val="00F727E1"/>
     <w:rsid w:val="00F835DE"/>
     <w:rsid w:val="00F8363A"/>
     <w:rsid w:val="00F86AFE"/>
     <w:rsid w:val="00F91D78"/>
     <w:rsid w:val="00F97BD5"/>
     <w:rsid w:val="00FA3DC0"/>
     <w:rsid w:val="00FA5148"/>
     <w:rsid w:val="00FA5456"/>
     <w:rsid w:val="00FB3536"/>
+    <w:rsid w:val="00FB537C"/>
     <w:rsid w:val="00FC0233"/>
     <w:rsid w:val="00FC4656"/>
     <w:rsid w:val="00FD021C"/>
     <w:rsid w:val="00FD434A"/>
     <w:rsid w:val="00FD5FFF"/>
     <w:rsid w:val="00FE0F88"/>
     <w:rsid w:val="00FF54CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="429FD85D"/>
   <w15:docId w15:val="{DE9708FA-A511-410D-BF01-C268095A91DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -6261,63 +6285,75 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablehead">
     <w:name w:val="table head"/>
     <w:rsid w:val="009960D3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="216" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:smallCaps/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB537C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6030-3121" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6030-3121" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-xxxxxxxxx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -6588,83 +6624,83 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B496231-6AC1-4160-B3C9-D9C8F7DF0B2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1293</Words>
-  <Characters>7374</Characters>
+  <Words>1300</Words>
+  <Characters>7413</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Title of paper</vt:lpstr>
       <vt:lpstr>Title of paper</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>www.ijsrp.org</Manager>
   <Company>IJSRP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8650</CharactersWithSpaces>
+  <CharactersWithSpaces>8696</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase>www.ijsrp.org</HyperlinkBase>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4128802</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://ijsrp.org/online-publication-charge.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>327725</vt:i4>
       </vt:variant>